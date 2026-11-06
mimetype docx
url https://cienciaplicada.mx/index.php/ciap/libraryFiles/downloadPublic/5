--- v3 (2026-06-20)
+++ v4 (2026-11-06)
@@ -37,52 +37,57 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Título con una extensión máxima de 15 palabras</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6CF096" w14:textId="77777777" w:rsidR="00000EB7" w:rsidRPr="001E2B1E" w:rsidRDefault="00000EB7" w:rsidP="00D53AAD">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F3BA3A8" w14:textId="72B61E69" w:rsidR="00FD052D" w:rsidRPr="0030508E" w:rsidRDefault="00000EB7" w:rsidP="00C64839">
       <w:pPr>
         <w:pStyle w:val="CAAutor"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0030508E">
-        <w:t xml:space="preserve">Autor </w:t>
+        <w:t>Autor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005F59E2" w:rsidRPr="0030508E">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:t>, Autor</w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:t>, Autor</w:t>
       </w:r>
@@ -93,101 +98,107 @@
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0040040C" w14:textId="46E119D0" w:rsidR="00FD052D" w:rsidRPr="0030508E" w:rsidRDefault="00FD052D" w:rsidP="00D00D88">
       <w:pPr>
         <w:ind w:left="1418" w:right="-943"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F495F7D" w14:textId="2A923543" w:rsidR="00000EB7" w:rsidRPr="004C48F7" w:rsidRDefault="005F59E2" w:rsidP="00A95CE8">
       <w:pPr>
         <w:pStyle w:val="CADependencia"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A95CE8">
+      <w:r w:rsidRPr="00EA2E06">
         <w:rPr>
           <w:rStyle w:val="CADependenciaCar"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00000EB7" w:rsidRPr="00A95CE8">
         <w:rPr>
           <w:rStyle w:val="CADependenciaCar"/>
         </w:rPr>
-        <w:t xml:space="preserve">Engineering Department, University of Guadalajara, Av. </w:t>
+        <w:t>Engineering Department, University of</w:t>
+      </w:r>
+      <w:r w:rsidR="00000EB7" w:rsidRPr="00EA2E06">
+        <w:rPr>
+          <w:rStyle w:val="CADependenciaCar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Guadalajara, Av. </w:t>
       </w:r>
       <w:r w:rsidR="00000EB7" w:rsidRPr="004C48F7">
         <w:rPr>
           <w:rStyle w:val="CADependenciaCar"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Independencia Nacional No. 151, Autlán, Jalisco, Méx</w:t>
       </w:r>
       <w:r w:rsidR="00000EB7" w:rsidRPr="004C48F7">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>ico</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE143DB" w14:textId="72210C38" w:rsidR="00000EB7" w:rsidRPr="004C48F7" w:rsidRDefault="00000EB7" w:rsidP="00A95CE8">
       <w:pPr>
         <w:pStyle w:val="CADependencia"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95CE8">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00A95CE8">
         <w:t xml:space="preserve">Electronic Engineering Department, University of Guadalajara, Av. </w:t>
       </w:r>
       <w:r w:rsidRPr="004C48F7">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Revolución No. 1500, Guadalajara, Jalisco, México</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45857746" w14:textId="78DEA545" w:rsidR="00FD052D" w:rsidRPr="004C48F7" w:rsidRDefault="000B73FB" w:rsidP="00A95CE8">
+    <w:p w14:paraId="45857746" w14:textId="311D892B" w:rsidR="00FD052D" w:rsidRPr="004C48F7" w:rsidRDefault="000B73FB" w:rsidP="00A95CE8">
       <w:pPr>
         <w:pStyle w:val="CADependencia"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D75E8E">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4D102477" wp14:editId="0C6EE23B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-1522095</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>88900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1623695" cy="416560"/>
@@ -288,68 +299,114 @@
                           <w:b/>
                           <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                         <w:t>Artículo   Científico</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00000EB7" w:rsidRPr="004C48F7">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00000EB7" w:rsidRPr="004C48F7">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t>Faculty of Civil Engineering, Conacyt-Universidad Michoacana de San Nicolás de Hidalgo, Morelia 58030, Michoacán, México</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">Faculty of Civil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00000EB7" w:rsidRPr="004C48F7">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Engineering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00000EB7" w:rsidRPr="004C48F7">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00000EB7" w:rsidRPr="004C48F7">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>Conacyt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00000EB7" w:rsidRPr="004C48F7">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Universidad Michoacana de San Nicolás de Hidalgo, Morelia 58030, Michoacán, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00000EB7" w:rsidRPr="004C48F7">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>México</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2E06">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EA2E06">
+        <w:rPr>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>emplear sus adscripciones en español preferentemente)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3CDC131C" w14:textId="0ACE4F59" w:rsidR="005F59E2" w:rsidRPr="001E2B1E" w:rsidRDefault="005F59E2" w:rsidP="00D00D88">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1418" w:right="-943"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0440C8E4" w14:textId="47BC9256" w:rsidR="000B73FB" w:rsidRDefault="005F59E2" w:rsidP="000B73FB">
+    <w:p w14:paraId="0440C8E4" w14:textId="78643F49" w:rsidR="000B73FB" w:rsidRDefault="005F59E2" w:rsidP="000B73FB">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Resumen:</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -378,231 +435,460 @@
         </w:rPr>
         <w:t xml:space="preserve"> cuatro).  El r</w:t>
       </w:r>
       <w:r w:rsidR="003B4807">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
         <w:t>esumen tiene una extensión de 13</w:t>
       </w:r>
       <w:r w:rsidR="00B62371" w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00FB1906">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
         <w:t>-180</w:t>
       </w:r>
       <w:r w:rsidR="00B62371" w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
-        <w:t xml:space="preserve"> palabras. Al momento de ser aceptado se requerirá un párrafo que contenga el contexto/contribución social</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00561C93" w:rsidRPr="001E2B1E">
+        <w:t xml:space="preserve"> palabras. Al momento de ser aceptado se requerirá un</w:t>
+      </w:r>
+      <w:r w:rsidR="007634E2">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
-        <w:t>, con una extensión máxima de 10</w:t>
+        <w:t>a traducción al inglés</w:t>
       </w:r>
       <w:r w:rsidR="00B62371" w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D577C" w:rsidRPr="001E2B1E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB43F1">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
-        <w:t>-12</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D01D156" w14:textId="13EEF9BC" w:rsidR="00FB43F1" w:rsidRDefault="00FB43F1" w:rsidP="000B73FB">
+    <w:p w14:paraId="4D01D156" w14:textId="2AF08532" w:rsidR="00FB43F1" w:rsidRDefault="00FB43F1" w:rsidP="000B73FB">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51EF60C3" w14:textId="02C5823D" w:rsidR="00FB43F1" w:rsidRDefault="00FB43F1" w:rsidP="000B73FB">
-      <w:pPr>
+    <w:p w14:paraId="41E4EFD7" w14:textId="77777777" w:rsidR="007634E2" w:rsidRPr="00066F1D" w:rsidRDefault="007634E2" w:rsidP="007634E2">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>Palabras clave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">cuatro a cinco palabras clave, cada palabra puede ser compuesta –pero no extensa. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="CAResumenCar"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>En el portal, por cada palabra clave se debe presionar la tecla &lt;</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>enter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>&gt;. Al final, se debe observar algo similar a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D1DA62" w14:textId="77777777" w:rsidR="007634E2" w:rsidRPr="00D75E8E" w:rsidRDefault="007634E2" w:rsidP="007634E2">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="CAResumenCar"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="6E220D23" w14:textId="7EA10350" w:rsidR="00FB43F1" w:rsidRDefault="00FB43F1" w:rsidP="000B73FB">
+          <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00066F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BB39BD2" wp14:editId="746DA64C">
+            <wp:extent cx="5253091" cy="552734"/>
+            <wp:effectExtent l="0" t="0" r="5080" b="0"/>
+            <wp:docPr id="2" name="Imagen 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5298552" cy="557517"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Candara" w:eastAsia="Calibri" w:hAnsi="Candara" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68329C7D" w14:textId="3B9E68DC" w:rsidR="007634E2" w:rsidRDefault="007634E2" w:rsidP="000B73FB">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rStyle w:val="CAResumenCar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02090A61" w14:textId="54CC541C" w:rsidR="002C6952" w:rsidRDefault="007634E2" w:rsidP="000B73FB">
+      <w:pPr>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="CAResumenCar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D75E8E">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="es-MX"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40E5EFAC" wp14:editId="2940EEA1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>858520</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>141605</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5367020" cy="0"/>
+                <wp:effectExtent l="38100" t="38100" r="62230" b="95250"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Conector recto 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5367020" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="22225" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="4F81BD"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst>
+                          <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+                            <a:srgbClr val="000000">
+                              <a:alpha val="38000"/>
+                            </a:srgbClr>
+                          </a:outerShdw>
+                        </a:effectLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="09F0F66E" id="Conector recto 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="67.6pt,11.15pt" to="490.2pt,11.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBsEuA/AEAAPgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8LwmwbFFEWKkgeqla&#10;1G3V8+A4iSV/aWwI/PuOHZal3VvVHBzPh5/fmxmvns5Gs5PEoJyt+XRSciatcI2yXc1//th9WHIW&#10;ItgGtLOy5hcZ+NP6/bvV4Cs5c73TjURGIDZUg695H6OviiKIXhoIE+elpWDr0EAkE7uiQRgI3ehi&#10;VpaPxeCw8eiEDIG82zHI1xm/baWI39o2yMh0zYlbzCvm9ZDWYr2CqkPwvRJXGvAPLAwoS5feoLYQ&#10;gR1RvYEySqALro0T4Uzh2lYJmTWQmmn5l5rnHrzMWqg4wd/KFP4frPh62iNTTc3nnFkw1KINNUpE&#10;hwzTj81TjQYfKkrd2D1ereD3mASfWzTpT1LYOdf1cqurPEcmyLmYP34sZ1R+8RIrXg96DPGzdIal&#10;Tc21skkyVHD6EiJdRqkvKclt3U5pndumLRtqPqNvQdBA09NqiLQ1nvQE23EGuqOxFBEzZHBaNel4&#10;AgrYHTYa2QloNB52y+mnbVJK1/2Rlu7eQujHvBy6pmmbYGQeMqKaDHeMEp/7ZmAHfcTvQDQeSvo4&#10;a1QSRxM7GjSBixyhELr4S8U+NzuV7g25dIiOJT9o38NIZb5MzivjUUtmf+OQrTt6RWri2La0O7jm&#10;kruZ/TReOf/6FNL83tu0v3+w698AAAD//wMAUEsDBBQABgAIAAAAIQA8BXhq4AAAAAkBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9NT8MwDIbvk/gPkZG4IJbSDdSVphMfQmyIy8a0c9aYttA4pcm68u8x&#10;2oEdX/vR68fZfLCN6LHztSMF1+MIBFLhTE2lgs3781UCwgdNRjeOUMEPepjnZ6NMp8YdaIX9OpSC&#10;S8inWkEVQptK6YsKrfZj1yLx7sN1VgeOXSlNpw9cbhsZR9GttLomvlDpFh8rLL7We6tg+/qw6JfJ&#10;y6ezb8Ps8nvVbrZPS6Uuzof7OxABh/APw58+q0POTju3J+NFw3lyEzOqII4nIBiYJdEUxO44kHkm&#10;Tz/IfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBBsEuA/AEAAPgDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA8BXhq4AAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAFYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;" strokecolor="#4f81bd" strokeweight="1.75pt">
+                <v:shadow on="t" color="black" opacity="24903f" origin=",.5" offset="0,.55556mm"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0BE80A" w14:textId="0DE0718A" w:rsidR="007634E2" w:rsidRDefault="007634E2" w:rsidP="000B73FB">
+      <w:pPr>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="CAResumenCar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B52276" w14:textId="36D96D2C" w:rsidR="007634E2" w:rsidRPr="007634E2" w:rsidRDefault="007634E2" w:rsidP="006C7BF0">
+      <w:pPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rStyle w:val="CAResumenCar"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007634E2">
+        <w:rPr>
+          <w:rStyle w:val="CAResumenCar"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Cada artículo debe contener estas secciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306BC36A" w14:textId="072CF413" w:rsidR="007634E2" w:rsidRDefault="007634E2" w:rsidP="000B73FB">
+      <w:pPr>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="CAResumenCar"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E220D23" w14:textId="5A4B535F" w:rsidR="00FB43F1" w:rsidRDefault="00FB43F1" w:rsidP="000B73FB">
+      <w:pPr>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C6952">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
           <w:b/>
         </w:rPr>
-        <w:t>Intro general:</w:t>
+        <w:t>Intro</w:t>
+      </w:r>
+      <w:r w:rsidR="007634E2">
+        <w:rPr>
+          <w:rStyle w:val="CAResumenCar"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ducción</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6952">
+        <w:rPr>
+          <w:rStyle w:val="CAResumenCar"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un par de líneas enmarcando el tema del artículo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C6952">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007634E2">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Ejemplo 1: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>iniciar con un par de párrafos introductorios al tema.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D701FF" w14:textId="642AFF01" w:rsidR="007634E2" w:rsidRDefault="007634E2" w:rsidP="000B73FB">
+      <w:pPr>
+        <w:ind w:left="1418"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Los sistemas embebidos con FPGA (Field Programmable Gate Arrays) sonutilizados enmuchas aplicaciones en áreas de comunicaciones, automotriz, biomédica y aeroespacialdebido a sus ventajas de reconfiguraciónde hardware y paralelismo</w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="13E3179A" w14:textId="77777777" w:rsidR="002C6952" w:rsidRDefault="002C6952" w:rsidP="000B73FB">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CAResumenCar"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Estado del Arte:  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CAResumenCar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  citas a artículos relacionados, con su análisis breve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E3179A" w14:textId="733220C2" w:rsidR="002C6952" w:rsidRDefault="002C6952" w:rsidP="000B73FB">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17E89ECC" w14:textId="6192EDD5" w:rsidR="00FB43F1" w:rsidRDefault="00FB43F1" w:rsidP="000B73FB">
-[...1 lines deleted...]
-        <w:ind w:left="1418"/>
+    <w:p w14:paraId="17E89ECC" w14:textId="6192EDD5" w:rsidR="00FB43F1" w:rsidRDefault="00FB43F1" w:rsidP="00F038A9">
+      <w:pPr>
+        <w:ind w:left="1418" w:firstLine="706"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C6952">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
           <w:b/>
         </w:rPr>
         <w:t>Objetivo principal:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
         <w:t xml:space="preserve">  En este trabajo . . .se escribe el objetivo de estudio del artículo </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB43F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="3D7C7FD1" w14:textId="7B39D71C" w:rsidR="002C6952" w:rsidRDefault="00421D33" w:rsidP="000B73FB">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="520768AC" wp14:editId="7A4F82D4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-866633</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -1073,452 +1359,303 @@
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002C6952" w:rsidRPr="002C6952">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
           <w:b/>
         </w:rPr>
         <w:t>Metodología utilizada:</w:t>
       </w:r>
       <w:r w:rsidR="002C6952">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
         <w:t xml:space="preserve"> se describe los métodos utilizados para lograr el objetivo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639C79EA" w14:textId="162845D5" w:rsidR="002C6952" w:rsidRDefault="002C6952" w:rsidP="000B73FB">
+    <w:p w14:paraId="639C79EA" w14:textId="6A2DFFF4" w:rsidR="002C6952" w:rsidRDefault="002C6952" w:rsidP="000B73FB">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CAC2817" w14:textId="558C1CCD" w:rsidR="00FB43F1" w:rsidRDefault="00FB43F1" w:rsidP="000B73FB">
+    <w:p w14:paraId="4CAC2817" w14:textId="53F2CFCD" w:rsidR="00FB43F1" w:rsidRDefault="007F62EB" w:rsidP="000B73FB">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C6952">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
           <w:b/>
         </w:rPr>
-        <w:t>Resultado principal:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Resultados</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB43F1" w:rsidRPr="002C6952">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB43F1">
+        <w:rPr>
+          <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
         <w:t xml:space="preserve">  los resultados principales obtenidos, de forma </w:t>
       </w:r>
       <w:r w:rsidR="002C6952">
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
         <w:t>concisa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254CA569" w14:textId="44DD3E2F" w:rsidR="002C6952" w:rsidRDefault="002C6952" w:rsidP="000B73FB">
+    <w:p w14:paraId="251ADFB0" w14:textId="77777777" w:rsidR="007634E2" w:rsidRDefault="007634E2" w:rsidP="000B73FB">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76A772DA" w14:textId="05D122B0" w:rsidR="002C6952" w:rsidRDefault="002C6952" w:rsidP="000B73FB">
+    <w:p w14:paraId="275735C1" w14:textId="72DBA252" w:rsidR="007634E2" w:rsidRDefault="007634E2" w:rsidP="007634E2">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="029B3D2E" w14:textId="77777777" w:rsidR="002C6952" w:rsidRDefault="002C6952" w:rsidP="000B73FB">
+          <w:b/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6952">
+        <w:rPr>
+          <w:rStyle w:val="CAResumenCar"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CAResumenCar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  similar al resumen, pero ampliando en los resultados obtenidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254CA569" w14:textId="44DD3E2F" w:rsidR="002C6952" w:rsidRDefault="002C6952" w:rsidP="000B73FB">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="CAResumenCar"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...228 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="54B1B7D3" w14:textId="7397C2D2" w:rsidR="000B73FB" w:rsidRPr="00D75E8E" w:rsidRDefault="000B73FB" w:rsidP="00F055FC">
       <w:pPr>
         <w:pStyle w:val="CATitulo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:textOutline w14:w="9525" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:bevel/>
           </w14:textOutline>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00F055FC">
+        <w:t>Introducción</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0353661A" w14:textId="41F166AF" w:rsidR="005F59E2" w:rsidRPr="001E2B1E" w:rsidRDefault="00000EB7" w:rsidP="00B101AA">
+      <w:pPr>
+        <w:pStyle w:val="CACuerpo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:rPr>
+          <w:rStyle w:val="CACuerpoCar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">método de mínimos cuadrados es una técnica matemática fundamental en el ajuste de datos, ampliamente utilizada en la ingeniería, la estadística y la ciencia de datos [1]. Introducido formalmente por Carl Friedrich Gauss en el siglo XIX, este </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:rPr>
+          <w:rStyle w:val="CACuerpoCar"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Introducción</w:t>
-[...13 lines deleted...]
-        <w:t>método de mínimos cuadrados es una técnica matemática fundamental en el ajuste de datos, ampliamente utilizada en la ingeniería, la estadística y la ciencia de datos [1]. Introducido formalmente por Carl Friedrich Gauss en el siglo XIX, este método se ha convertido en una herramienta esencial para minimizar el error cuadrático entre valores observados y estimados en modelos matemáticos, lo que permite obtener aproximaciones</w:t>
+        <w:t>método se ha convertido en una herramienta esencial para minimizar el error cuadrático entre valores observados y estimados en modelos matemáticos, lo que permite obtener aproximaciones</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve"> precisas en la representación de fenómenos experimentales y teóricos [2-5].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6101A989" w14:textId="3A5D6BD3" w:rsidR="007E475E" w:rsidRPr="001E2B1E" w:rsidRDefault="007E475E" w:rsidP="005F59E2">
       <w:pPr>
         <w:ind w:left="1418" w:firstLine="283"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D62AAF7" w14:textId="17CCE915" w:rsidR="007E475E" w:rsidRPr="001E2B1E" w:rsidRDefault="00000EB7" w:rsidP="005F59E2">
+    <w:p w14:paraId="2D62AAF7" w14:textId="764861F0" w:rsidR="007E475E" w:rsidRDefault="00000EB7" w:rsidP="005F59E2">
       <w:pPr>
         <w:ind w:left="1418" w:firstLine="283"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="001E2B1E">
+      <w:r w:rsidRPr="00D95A49">
         <w:t>En este trabajo, aquí va el objetivo del artículo.</w:t>
       </w:r>
+      <w:r w:rsidR="00D95A49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E23164" w14:textId="1063ACAC" w:rsidR="00D95A49" w:rsidRPr="001E2B1E" w:rsidRDefault="00D95A49" w:rsidP="005F59E2">
+      <w:pPr>
+        <w:ind w:left="1418" w:firstLine="283"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95A49">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Nota: este párrafo es obligatorio.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0A499C35" w14:textId="098F3B26" w:rsidR="00C86224" w:rsidRPr="001E2B1E" w:rsidRDefault="00C86224" w:rsidP="00000EB7">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6741E6A3" w14:textId="38D71688" w:rsidR="00BC27E7" w:rsidRPr="001E2B1E" w:rsidRDefault="00C86224" w:rsidP="00F055FC">
+    <w:p w14:paraId="6741E6A3" w14:textId="6C75652B" w:rsidR="00BC27E7" w:rsidRDefault="00C86224" w:rsidP="007F62EB">
       <w:pPr>
         <w:pStyle w:val="CATitulo"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>2. Metodología</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:t>Metodología</w:t>
       </w:r>
       <w:r w:rsidR="00000EB7" w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve"> (Desarrollo de la Propuesta)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6F0452DF" w14:textId="1A86606B" w:rsidR="007F62EB" w:rsidRPr="007F62EB" w:rsidRDefault="007F62EB" w:rsidP="007F62EB">
+      <w:pPr>
+        <w:pStyle w:val="CACuerpo"/>
+        <w:ind w:left="1778" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La metodología debe ser descriptiva, con argumentos científicos, y esta sección debe ser al menos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F62EB">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>1 cuartilla de longitud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4974AE5D" w14:textId="7D60E8A4" w:rsidR="00000EB7" w:rsidRPr="001E2B1E" w:rsidRDefault="00000EB7" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CASubtitulo"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>2.1 Directrices Generales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EBA6678" w14:textId="03EB20D4" w:rsidR="00000EB7" w:rsidRPr="001E2B1E" w:rsidRDefault="00000EB7" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve">Interlineado </w:t>
       </w:r>
       <w:r w:rsidR="00BB7F69" w:rsidRPr="001E2B1E">
         <w:t>sencillo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48CEE49E" w14:textId="3D6672B7" w:rsidR="00000EB7" w:rsidRPr="001E2B1E" w:rsidRDefault="00000EB7" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
-        <w:t>Letra:  Cambria 12 pts</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Letra:  Cambria 12 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:t>pts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6AA54840" w14:textId="272A1ADD" w:rsidR="00000EB7" w:rsidRPr="001E2B1E" w:rsidRDefault="006076C2" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>Autores:  máximo 3, con excepciones 4.</w:t>
       </w:r>
       <w:r w:rsidR="00000EB7" w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4257E89A" w14:textId="54FE7F3B" w:rsidR="00000EB7" w:rsidRPr="001E2B1E" w:rsidRDefault="00000EB7" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>Mínimo páginas: 7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63AFFACD" w14:textId="6A7E233C" w:rsidR="00000EB7" w:rsidRPr="001E2B1E" w:rsidRDefault="00000EB7" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
@@ -1619,50 +1756,51 @@
         <w:t>Ejemplo: El área bajo la</w:t>
       </w:r>
       <w:r w:rsidR="00E23A76" w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve"> curva (a) se puede definir por:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1152D769" w14:textId="77777777" w:rsidR="00E23A76" w:rsidRPr="001E2B1E" w:rsidRDefault="00E23A76" w:rsidP="008646F6">
       <w:pPr>
         <w:ind w:left="2127" w:right="708"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A394AB3" w14:textId="7D92AF98" w:rsidR="00E23A76" w:rsidRPr="00D878DA" w:rsidRDefault="00E23A76" w:rsidP="00D878DA">
       <w:pPr>
         <w:pStyle w:val="CAEcuacin"/>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="right"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:r>
             <w:rPr>
               <w:rStyle w:val="CAEcuacinCar"/>
             </w:rPr>
+            <w:lastRenderedPageBreak/>
             <m:t xml:space="preserve">a=       </m:t>
           </m:r>
           <m:f>
             <m:fPr>
               <m:ctrlPr>
                 <w:rPr>
                   <w:rStyle w:val="CAEcuacinCar"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:fPr>
             <m:num>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
                       <w:rStyle w:val="CAEcuacinCar"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <w:rPr>
                       <w:rStyle w:val="CAEcuacinCar"/>
@@ -1791,51 +1929,51 @@
               </m:sSub>
             </m:e>
           </m:d>
           <m:r>
             <w:rPr>
               <w:rStyle w:val="CAEcuacinCar"/>
             </w:rPr>
             <m:t xml:space="preserve"> </m:t>
           </m:r>
           <m:r>
             <m:t xml:space="preserve">                                                    </m:t>
           </m:r>
           <m:d>
             <m:dPr>
               <m:ctrlPr/>
             </m:dPr>
             <m:e>
               <m:r>
                 <m:t>1</m:t>
               </m:r>
             </m:e>
           </m:d>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="7523EFDC" w14:textId="22C07247" w:rsidR="008646F6" w:rsidRPr="001E2B1E" w:rsidRDefault="008646F6" w:rsidP="0099131B">
+    <w:p w14:paraId="7523EFDC" w14:textId="094B0E83" w:rsidR="008646F6" w:rsidRDefault="008646F6" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve">donde el diferencial  </w:t>
       </w:r>
       <m:oMath>
         <m:r>
           <w:rPr>
             <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
           </w:rPr>
           <m:t>∆x=</m:t>
         </m:r>
         <m:sSub>
           <m:sSubPr>
             <m:ctrlPr>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria Math" w:cs="CMMI12"/>
                 <w:i/>
               </w:rPr>
             </m:ctrlPr>
           </m:sSubPr>
           <m:e>
             <m:r>
               <w:rPr>
@@ -1942,51 +2080,68 @@
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria Math" w:cs="CMMI12"/>
               </w:rPr>
               <m:t>y</m:t>
             </m:r>
           </m:e>
           <m:sub>
             <m:r>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Cambria Math" w:cs="CMMI12"/>
               </w:rPr>
               <m:t>1</m:t>
             </m:r>
           </m:sub>
         </m:sSub>
       </m:oMath>
       <w:r w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve"> indica el valor promedio en la ordenada.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="766EE4C6" w14:textId="77777777" w:rsidR="00137CBB" w:rsidRPr="001E2B1E" w:rsidRDefault="008646F6" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
-        <w:t>Las expresiones matemáticas que utilicen un renglón, ver ec. (1), deben ser enumeradas en el margen derecho y deben ser citadas dentro del trabajo.</w:t>
+        <w:t xml:space="preserve">Las expresiones matemáticas que utilicen un renglón, ver </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:t>ec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:t xml:space="preserve">. (1), deben ser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753DB9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>enumeradas en el margen derecho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:t xml:space="preserve"> y deben ser citadas dentro del trabajo.</w:t>
       </w:r>
       <w:r w:rsidR="00FB347F" w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="099699B9" w14:textId="78C1A097" w:rsidR="00137CBB" w:rsidRPr="001E2B1E" w:rsidRDefault="00137CBB" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CATitulo"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>4. Simulación Numérica</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6797E76A" w14:textId="77777777" w:rsidR="00DA23DD" w:rsidRPr="001E2B1E" w:rsidRDefault="00DA23DD" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve"> En la Tabla 1 se muestran los valores obtenidos mediante el esquema de aproximación propuesto.</w:t>
@@ -2139,192 +2294,192 @@
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73FCA02B" w14:textId="77777777" w:rsidR="00DA23DD" w:rsidRPr="001E2B1E" w:rsidRDefault="00DA23DD" w:rsidP="004C48F7">
             <w:pPr>
               <w:pStyle w:val="CATablas"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B1E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Compuesto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D997B92" w14:textId="77777777" w:rsidR="00DA23DD" w:rsidRPr="001E2B1E" w:rsidRDefault="007D229A" w:rsidP="004C48F7">
+          <w:p w14:paraId="3D997B92" w14:textId="77777777" w:rsidR="00DA23DD" w:rsidRPr="001E2B1E" w:rsidRDefault="00B04C74" w:rsidP="004C48F7">
             <w:pPr>
               <w:pStyle w:val="CATablas"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>x</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>1</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="442663E2" w14:textId="77777777" w:rsidR="00DA23DD" w:rsidRPr="001E2B1E" w:rsidRDefault="007D229A" w:rsidP="004C48F7">
+          <w:p w14:paraId="442663E2" w14:textId="77777777" w:rsidR="00DA23DD" w:rsidRPr="001E2B1E" w:rsidRDefault="00B04C74" w:rsidP="004C48F7">
             <w:pPr>
               <w:pStyle w:val="CATablas"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>x</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>2</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FD2B8C2" w14:textId="77777777" w:rsidR="00DA23DD" w:rsidRPr="001E2B1E" w:rsidRDefault="007D229A" w:rsidP="004C48F7">
+          <w:p w14:paraId="0FD2B8C2" w14:textId="77777777" w:rsidR="00DA23DD" w:rsidRPr="001E2B1E" w:rsidRDefault="00B04C74" w:rsidP="004C48F7">
             <w:pPr>
               <w:pStyle w:val="CATablas"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSub>
                   <m:sSubPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSubPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>x</m:t>
                     </m:r>
                   </m:e>
                   <m:sub>
                     <m:r>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <m:t>3</m:t>
                     </m:r>
                   </m:sub>
                 </m:sSub>
               </m:oMath>
             </m:oMathPara>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2206B448" w14:textId="77777777" w:rsidR="00DA23DD" w:rsidRPr="001E2B1E" w:rsidRDefault="007D229A" w:rsidP="004C48F7">
+          <w:p w14:paraId="2206B448" w14:textId="77777777" w:rsidR="00DA23DD" w:rsidRPr="001E2B1E" w:rsidRDefault="00B04C74" w:rsidP="004C48F7">
             <w:pPr>
               <w:pStyle w:val="CATablas"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <m:oMathPara>
               <m:oMath>
                 <m:sSup>
                   <m:sSupPr>
                     <m:ctrlPr>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                     </m:ctrlPr>
                   </m:sSupPr>
                   <m:e>
                     <m:r>
                       <w:rPr>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
@@ -2458,57 +2613,59 @@
             </w:pPr>
             <w:r w:rsidRPr="001E2B1E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.9977</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA23DD" w:rsidRPr="001E2B1E" w14:paraId="5454C505" w14:textId="77777777" w:rsidTr="004C48F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03D7BD8A" w14:textId="77777777" w:rsidR="00DA23DD" w:rsidRPr="001E2B1E" w:rsidRDefault="00DA23DD" w:rsidP="004C48F7">
             <w:pPr>
               <w:pStyle w:val="CATablas"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001E2B1E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NaCl</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="068F1AA6" w14:textId="77777777" w:rsidR="00DA23DD" w:rsidRPr="001E2B1E" w:rsidRDefault="00DA23DD" w:rsidP="004C48F7">
             <w:pPr>
               <w:pStyle w:val="CATablas"/>
               <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E2B1E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>284.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3036,185 +3193,317 @@
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13D7FE2F" w14:textId="0518501A" w:rsidR="00730D1C" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CATitulo"/>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A409E9" w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>. Conclusiones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F663E6B" w14:textId="7EBB934A" w:rsidR="009E5F42" w:rsidRDefault="009E5F42" w:rsidP="00B70C1F">
+    <w:p w14:paraId="2F663E6B" w14:textId="14D34F14" w:rsidR="009E5F42" w:rsidRDefault="009E5F42" w:rsidP="00B70C1F">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
-        <w:t>Sección de las conclusiones y posiblemente trabajo futuro. En esta sección no es necesario agregar referencias bibliográficas.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D0E7697" w14:textId="77777777" w:rsidR="0030508E" w:rsidRPr="001E2B1E" w:rsidRDefault="0030508E" w:rsidP="00B70C1F">
+        <w:t>Sección de las conclusiones y posiblemente trabajo futuro. En esta sección no es necesario agr</w:t>
+      </w:r>
+      <w:r w:rsidR="00F038A9">
+        <w:t>egar referencias bibliográficas, ni referencias a ecuaciones o tablas.</w:t>
+      </w:r>
+      <w:r w:rsidR="000774EE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000774EE" w:rsidRPr="007C62D9">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extensión: media cuartilla </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000774EE" w:rsidRPr="007C62D9">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ó</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000774EE" w:rsidRPr="007C62D9">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 220 palabras máximo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7E0247" w14:textId="18FD0D92" w:rsidR="00DB51B7" w:rsidRDefault="00642BB9" w:rsidP="00DB51B7">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="00755FCC" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00584072">
+      <w:r w:rsidRPr="00131B9D">
+        <w:t>La extensión debe ser máximo media cuartilla, con una</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB51B7" w:rsidRPr="00131B9D">
+        <w:t xml:space="preserve"> distribución estándar: </w:t>
+      </w:r>
+      <w:r w:rsidR="007A041D">
+        <w:t>de que se trató</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00131B9D">
+        <w:t xml:space="preserve"> el trabajo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00131B9D">
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00131B9D">
+        <w:t xml:space="preserve">resultados </w:t>
+      </w:r>
+      <w:r w:rsidR="008F3C9E">
+        <w:t>más importantes (no todos)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB51B7" w:rsidRPr="00131B9D">
+        <w:t xml:space="preserve"> - limitaciones</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00131B9D">
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidRPr="00131B9D">
+        <w:t>posible trabajo futuro.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB51B7" w:rsidRPr="00131B9D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB51B7" w:rsidRPr="00131B9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="888888"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No repita el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB51B7" w:rsidRPr="00131B9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="888888"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB51B7" w:rsidRPr="00131B9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="888888"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>. Sin resultados nuevos aquí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00755FCC" w14:textId="1F6EC166" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00584072">
       <w:pPr>
         <w:pStyle w:val="CATituloAgradecimientosyReferencias"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>Agradecimientos</w:t>
+      </w:r>
+      <w:r w:rsidR="00B65DFC">
+        <w:t xml:space="preserve"> &lt;opcional&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A6F76E0" w14:textId="00B9844D" w:rsidR="009E5F42" w:rsidRPr="00B101AA" w:rsidRDefault="009E5F42" w:rsidP="00B101AA">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="00B101AA">
         <w:t>El primer autor expresa su gratitud al Consejo Nacional de Humanidades, Ciencia y Tecnologías, por el apoyo recibido para el desarrollo del trabajo de investigación a través de la beca de doctorado (2022-000002-01NACF-07717).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F6B22EE" w14:textId="77777777" w:rsidR="0030508E" w:rsidRDefault="0030508E" w:rsidP="00B70C1F">
       <w:pPr>
         <w:pStyle w:val="CATituloAgradecimientosyReferencias"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A9173CB" w14:textId="431A34DF" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00B70C1F">
       <w:pPr>
         <w:pStyle w:val="CATituloAgradecimientosyReferencias"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423ECB89" w14:textId="48EB5CF4" w:rsidR="003B0675" w:rsidRDefault="009E5F42" w:rsidP="0099131B">
+    <w:p w14:paraId="423ECB89" w14:textId="0281E406" w:rsidR="003B0675" w:rsidRDefault="009E5F42" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve">En la </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Revista Ciencia Aplicada</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2B1E">
-        <w:t xml:space="preserve"> hemos optado por realizar la citación de trabajo en el formato IEEE, el cual es un estándar en áreas de ciencias exactas e ingenierías. </w:t>
+        <w:t xml:space="preserve"> hemos optado por realizar la citación de trabajo en el formato IEEE, el cual es un estándar en áreas de </w:t>
+      </w:r>
+      <w:r w:rsidR="00977E08">
+        <w:t xml:space="preserve">ciencias exactas e </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00977E08">
+        <w:t>ingenierías.</w:t>
+      </w:r>
+      <w:r w:rsidR="00991ADB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="3C63E531" w14:textId="49014C39" w:rsidR="00D95A49" w:rsidRDefault="00D95A49" w:rsidP="0099131B">
+      <w:pPr>
+        <w:pStyle w:val="CACuerpo"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Las modificaciones al IEEE son:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D60052" w14:textId="65A2A857" w:rsidR="00D95A49" w:rsidRDefault="00D95A49" w:rsidP="00D95A49">
+      <w:pPr>
+        <w:pStyle w:val="CACuerpo"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nombres de revistas completos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2101D9" w14:textId="57023358" w:rsidR="00D95A49" w:rsidRDefault="00D95A49" w:rsidP="00D95A49">
+      <w:pPr>
+        <w:pStyle w:val="CACuerpo"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>DOI completo en la forma: https://www.doi.org/xxxx.xxxx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0859CDCB" w14:textId="041D8916" w:rsidR="00C74FA3" w:rsidRPr="00C74FA3" w:rsidRDefault="00C74FA3" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74FA3">
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Nota: Preferentemente citar trabajos en revistas científicas, minimizar congresos, páginas web, repositorios, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D7BD5F" w14:textId="3F965FB4" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="003B0675" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Por completes, exponemos los puntos principales del formato</w:t>
       </w:r>
       <w:r w:rsidR="009E5F42" w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve"> IEEE</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009E5F42" w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve"> existen tres partes principales dentro de una referencia:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D88B40A" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2B1E">
         <w:tab/>
         <w:t>El nombre del autor aparece como la inicial del nombre y luego el apellido completo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506FA4E5" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2B1E">
         <w:tab/>
         <w:t>Título del artículo, patente, ponencia de congreso, etc., entre comillas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6615C70C" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="0099131B">
+    <w:p w14:paraId="6C81F9BD" w14:textId="593F023B" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00977E08">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E2B1E">
         <w:tab/>
         <w:t>Título de la revista o libro en cursiva.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="04681987" w14:textId="592F7F87" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="0099131B">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve">En particular, solamente se utilizarán referencia de artículos y de libros. Los ejemplos mostrados son una guía </w:t>
       </w:r>
       <w:r w:rsidR="003B0675">
         <w:t xml:space="preserve">menor </w:t>
       </w:r>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>para el formato de las referencias.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7343B7F3" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="009E5F42">
       <w:pPr>
         <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="190E268B" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00584072">
       <w:pPr>
         <w:pStyle w:val="CATituloAgradecimientosyReferencias"/>
@@ -3228,572 +3517,547 @@
         <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38C810F0" w14:textId="74BC6602" w:rsidR="009E5F42" w:rsidRPr="004C48F7" w:rsidRDefault="009E5F42" w:rsidP="00566C14">
       <w:pPr>
         <w:pStyle w:val="CAReferencias"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C48F7">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>A. Silva, A. Muñoz, J. L. Flores, and J. Villa, “</w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">Exhaustive dithering algorithm for 3D shape reconstruction by fringe projection profilometry,” </w:t>
+        <w:t xml:space="preserve">Exhaustive dithering algorithm for 3D shape reconstruction by fringe projection </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>profilometry</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Applied Optics</w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004C48F7">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> vol. 59, pp. 1137–1142, 2020.</w:t>
       </w:r>
       <w:r w:rsidR="00566C14" w:rsidRPr="004C48F7">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://doi.org/10.1364/AO.381924</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745833D7" w14:textId="221F91EF" w:rsidR="009E5F42" w:rsidRPr="00566C14" w:rsidRDefault="009E5F42" w:rsidP="00566C14">
+    <w:p w14:paraId="745833D7" w14:textId="224CD91B" w:rsidR="009E5F42" w:rsidRPr="00566C14" w:rsidRDefault="009E5F42" w:rsidP="00566C14">
       <w:pPr>
         <w:pStyle w:val="CAReferencias"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve">O. Méndez-Flores, L. H. Ochoa-Díaz, I. Castro-Quezada, Z. Olivo-Vidal, R. García-Miranda, U. Rodríguez-Robles, et. al. </w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">“The milpa as a supplier of bioactive compounds: a review," </w:t>
+        <w:t xml:space="preserve">“The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>milpa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a supplier of bioactive compounds: a review," </w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Food Reviews International</w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, vol. </w:t>
       </w:r>
       <w:r w:rsidRPr="004C48F7">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>39</w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>, no. 3, pp.</w:t>
       </w:r>
       <w:r w:rsidR="004C48F7">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>1359–1376, 2021.</w:t>
       </w:r>
       <w:r w:rsidR="00566C14">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidR="004C48F7">
+      <w:r w:rsidR="00D95A49" w:rsidRPr="004C48F7">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">doi: </w:t>
+        <w:t>https://doi.org/</w:t>
       </w:r>
       <w:r w:rsidR="00566C14" w:rsidRPr="00566C14">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>10.1080/87559129.2021.</w:t>
       </w:r>
       <w:r w:rsidR="00566C14">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00566C14" w:rsidRPr="00566C14">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>1934001</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42D26266" w14:textId="0045924D" w:rsidR="009E5F42" w:rsidRPr="00566C14" w:rsidRDefault="009E5F42" w:rsidP="00566C14">
       <w:pPr>
         <w:pStyle w:val="CAReferencias"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">H. Rodrígyez-Rangel, L. A. Morales-Rosales, R. Imperial Rojo, M. A. Roman-Garay, G. E. Peralta-Peñuñur, and M. Lobato-Báez, “Analysis of statistical and artificial intelligence algorithms for real-time speed estimation based on vehicle detection with YOLO,” </w:t>
+        <w:t xml:space="preserve">H. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Rodrígyez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Rangel, L. A. Morales-Rosales, R. Imperial </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Rojo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, M. A. Roman-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Garay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, G. E. Peralta-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Peñuñur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Lobato-Báez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, “Analysis of statistical and artificial intelligence algorithms for real-time speed estimation based on vehicle detection with YOLO,” </w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Applied Sciences</w:t>
       </w:r>
       <w:r w:rsidR="004C48F7">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>, vol. 12, no. 6, p</w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>. 2907, 2022.</w:t>
       </w:r>
       <w:r w:rsidR="00B03A77">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://doi.org/</w:t>
       </w:r>
       <w:r w:rsidR="00566C14" w:rsidRPr="00566C14">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>10.3390/app12062907</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B2A61E" w14:textId="06CFC228" w:rsidR="0030508E" w:rsidRPr="0030508E" w:rsidRDefault="00C26E78" w:rsidP="0030508E">
+    <w:p w14:paraId="37B2A61E" w14:textId="5250B9D5" w:rsidR="0030508E" w:rsidRPr="0030508E" w:rsidRDefault="00C26E78" w:rsidP="0030508E">
       <w:pPr>
         <w:pStyle w:val="CAReferencias"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>A. Carrillo-Castillo, R. C. Ambrosio-Lázara, A. Jiménez-Pérez, C. A. Martínez-Pérez, et. al .</w:t>
+        <w:t xml:space="preserve">A. Carrillo-Castillo, R. C. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Ambrosio-Lázara</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. Jiménez-Pérez, C. A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Martínez</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Pérez, et. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>al .</w:t>
       </w:r>
       <w:r w:rsidR="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0030508E" w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>Role of complexing agents in chemical bath deposi</w:t>
       </w:r>
       <w:r w:rsidR="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>tion of lead sulfide thin films</w:t>
       </w:r>
       <w:r w:rsidR="0030508E" w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>” Materials Letters</w:t>
       </w:r>
       <w:r w:rsidR="0030508E" w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> vol. 121, pp. 19-21, 2014. </w:t>
       </w:r>
-      <w:r w:rsidR="004C48F7">
+      <w:r w:rsidR="00D95A49">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> d</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B03A77">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D95A49" w:rsidRPr="004C48F7">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>oi</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>https://doi.org/</w:t>
       </w:r>
       <w:r w:rsidR="0030508E" w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>10.1016/j.matlet.2014.01.088</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1124418E" w14:textId="3224B806" w:rsidR="00C26E78" w:rsidRDefault="00C26E78" w:rsidP="009E5F42">
       <w:pPr>
         <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45B48D74" w14:textId="0016C066" w:rsidR="00B14C78" w:rsidRPr="00B03A77" w:rsidRDefault="00B03A77" w:rsidP="009E5F42">
+    <w:p w14:paraId="45B48D74" w14:textId="25CA8EC9" w:rsidR="00B14C78" w:rsidRPr="00B03A77" w:rsidRDefault="00B03A77" w:rsidP="009E5F42">
       <w:pPr>
         <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03A77">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Las referencias también pueden i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>r sin doi</w:t>
-[...84 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">r sin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:lang w:val="en-CA"/>
-[...94 lines deleted...]
-    <w:p w14:paraId="2094BBEF" w14:textId="15B0E92F" w:rsidR="00B14C78" w:rsidRDefault="00B14C78" w:rsidP="009E5F42">
+          <w:b/>
+        </w:rPr>
+        <w:t>doi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D95A49">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en caso de que no exista)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2094BBEF" w14:textId="15B0E92F" w:rsidR="00B14C78" w:rsidRPr="004204BB" w:rsidRDefault="00B14C78" w:rsidP="009E5F42">
       <w:pPr>
         <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-CA"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3EEE6533" w14:textId="77777777" w:rsidR="00B14C78" w:rsidRPr="00C26E78" w:rsidRDefault="00B14C78" w:rsidP="009E5F42">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EEE6533" w14:textId="77777777" w:rsidR="00B14C78" w:rsidRPr="004204BB" w:rsidRDefault="00B14C78" w:rsidP="009E5F42">
       <w:pPr>
         <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="699E4F8D" w14:textId="13111376" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="009E5F42">
       <w:pPr>
         <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ejemplos Libros:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="795EC1B1" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="009E5F42">
       <w:pPr>
         <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2626C9CF" w14:textId="7D6C583B" w:rsidR="00773D59" w:rsidRPr="0030508E" w:rsidRDefault="009E5F42" w:rsidP="005332A5">
       <w:pPr>
         <w:pStyle w:val="CAReferencias"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>A. Bj</w:t>
+        <w:t xml:space="preserve">A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>Bj</w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>ö</w:t>
       </w:r>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t>rck, “Numerical methods for least squares problems,” Philadelphia, SIAM, 1996.</w:t>
+        <w:t>rck</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>, “Numerical methods for least squares problems,” Philadelphia, SIAM, 1996.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB16147" w14:textId="77777777" w:rsidR="005332A5" w:rsidRPr="0030508E" w:rsidRDefault="005332A5" w:rsidP="005332A5">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="395F534E" w14:textId="58DF4920" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve">Los lineamientos para realizar la citación en formato IEEE son los siguientes: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190BB047" w14:textId="330035DE" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>El númer</w:t>
       </w:r>
@@ -3803,51 +4067,59 @@
       <w:r w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve"> en adelante escribir “, et. al.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70765E92" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>Las citas deben enumerarse de acuerdo con el orden en que se presentan en el texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0816EB86" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>Después de haber asignado un número a una referencia específica, ese número debe ser usado cada vez que el documento sea mencionado en el texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7256171E" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
-        <w:t>Cada número de referencia debe estar entre corchetes [ ], por ejemplo, "...el fin de la investigación [1]...".</w:t>
+        <w:t xml:space="preserve">Cada número de referencia debe estar entre corchetes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:t>[ ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:t>, por ejemplo, "...el fin de la investigación [1]...".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC1D6E0" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>No es obligatorio incluir el nombre del autor en la cita a menos que sea pertinente en el propio texto con el fin de clarificar su explicación.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="065D4EAF" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>La fecha de publicación no será mencionada en el cuerpo del documento.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A03410" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t xml:space="preserve">No es obligatorio incorporar la palabra "referencia", por ejemplo, "...en [2]...". </w:t>
       </w:r>
@@ -3867,84 +4139,77 @@
       <w:r w:rsidRPr="001E2B1E">
         <w:t>“Morales [3] determinó...” (se coloca la cita mencionando previamente al autor).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC90A4D" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>“Muñoz y Morales [4] estimaron...” (para hacer mención previa de dos autores y conocer quienes realizaron el trabajo).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="149D0584" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:t>“Muñoz et al. [5] evidenció...” (muestra cómo se coloca la cita con mención previa de tres o más autores).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E94EC0" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
+        <w:t>“... han mostrado variación [1, 2]” o “... han mostrado variación [1-2]” (ejemplifica cómo se citan dos referencias con numeración continua, esto aplica para dos o más citas con numeración continua)).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7F05A0" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
+      <w:pPr>
+        <w:pStyle w:val="CACuerpo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:t>“... según han mostrado estudios recientes [3,5,7], ...” (para citar dos o más referencias que no siguen el mismo consecutivo numérico).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29596009" w14:textId="1B52AC61" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
+      <w:pPr>
+        <w:pStyle w:val="CACuerpo"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E2B1E">
         <w:lastRenderedPageBreak/>
-        <w:t>“... han mostrado variación [1, 2]” o “... han mostrado variación [1-2]” (ejemplifica cómo se citan dos referencias con numeración continua, esto aplica para dos o más citas con numeración continua)).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F7F05A0" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
+        <w:t>“Estudios desarrollados por [1-4] y [11] han demostrado ...” o “Estudios desarrollados por [1,3,5,7,11], han demostrado ...” (para citar dos referencias con numeración continua con una de numeración discontinua).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C60AF0" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="00773D59">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
-        <w:t>“... según han mostrado estudios recientes [3,5,7], ...” (para citar dos o más referencias que no siguen el mismo consecutivo numérico).</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="001E2B1E">
         <w:t>A continuación, se explican las estructuras para cada tipo de documento a ser citado dentro de los artículos.</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1C5B9201" w14:textId="2DFDB36D" w:rsidR="004C48F7" w:rsidRDefault="004C48F7" w:rsidP="009E5F42">
       <w:pPr>
         <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D93742" w14:textId="77777777" w:rsidR="004C48F7" w:rsidRPr="001E2B1E" w:rsidRDefault="004C48F7" w:rsidP="009E5F42">
       <w:pPr>
         <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EAE7593" w14:textId="77777777" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="009E5F42">
       <w:pPr>
         <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -4119,313 +4384,233 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6580EF9B" w14:textId="589ACAFC" w:rsidR="00503A2B" w:rsidRDefault="00007FF1" w:rsidP="00503A2B">
       <w:pPr>
         <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Patentes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BD071DC" w14:textId="25571CD1" w:rsidR="001E2B1E" w:rsidRPr="001E2B1E" w:rsidRDefault="009F1306" w:rsidP="009F1306">
       <w:pPr>
         <w:pStyle w:val="CACuerpo"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="009F1306">
         <w:t xml:space="preserve">Apellido, Nombre, “Título de la patente”, </w:t>
       </w:r>
       <w:r w:rsidR="005A7951">
         <w:t>país seguido de</w:t>
       </w:r>
       <w:r w:rsidR="007B24D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009F1306">
-        <w:t>“Pat</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F1306">
+        <w:t>Pat</w:t>
       </w:r>
       <w:r w:rsidR="007B24D9">
         <w:t>ent</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="009F1306">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="007B24D9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="009F1306">
         <w:t>número serial de la misma, mes, día y año.</w:t>
       </w:r>
       <w:r w:rsidR="002F35C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F35C1" w:rsidRPr="002F35C1">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00B9453D">
         <w:t>Enlace de obtención</w:t>
       </w:r>
       <w:r w:rsidR="00B9453D" w:rsidRPr="00B9453D">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148FBCAF" w14:textId="77777777" w:rsidR="003B1900" w:rsidRPr="001E2B1E" w:rsidRDefault="003B1900" w:rsidP="00831A49">
       <w:pPr>
         <w:pStyle w:val="CAReferencias"/>
       </w:pPr>
       <w:r w:rsidRPr="0030508E">
         <w:rPr>
           <w:lang w:val="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">C. W. Hull, “Apparatus for Production of Three-Dimensional object by stereolithography,” US Patent 4,575,330, Mar. 11, 1986. </w:t>
+        <w:t xml:space="preserve">C. W. Hull, “Apparatus for Production of Three-Dimensional object by </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t>stereolithography</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0030508E">
+        <w:rPr>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” US Patent 4,575,330, Mar. 11, 1986. </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="001E2B1E">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
-          <w:t>[Google Scholar]</w:t>
+          <w:t xml:space="preserve">[Google </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="001E2B1E">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+          </w:rPr>
+          <w:t>Scholar</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="001E2B1E">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+          </w:rPr>
+          <w:t>]</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4C48EF4E" w14:textId="77777777" w:rsidR="00503A2B" w:rsidRPr="001E2B1E" w:rsidRDefault="00503A2B" w:rsidP="009E5F42">
       <w:pPr>
         <w:spacing w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1418"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DA74FA7" w14:textId="393E5D0F" w:rsidR="009E5F42" w:rsidRDefault="009E5F42" w:rsidP="009E5F42">
-[...115 lines deleted...]
-    <w:p w14:paraId="3774DEE3" w14:textId="291180FD" w:rsidR="009E5F42" w:rsidRPr="001E2B1E" w:rsidRDefault="009E5F42" w:rsidP="009E5F42">
+    <w:p w14:paraId="1C6D5B25" w14:textId="7E78CA74" w:rsidR="009E5F42" w:rsidRPr="006246EE" w:rsidRDefault="009E5F42" w:rsidP="006246EE">
       <w:pPr>
         <w:spacing w:before="180" w:after="60" w:line="280" w:lineRule="atLeast"/>
         <w:ind w:left="1778"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E2B1E">
-        <w:t>- - - - - - - - - - - - - End Document - - - - - - - - - - - - -</w:t>
-[...14 lines deleted...]
-    <w:sectPr w:rsidR="009E5F42" w:rsidRPr="009E5F42" w:rsidSect="005F59E2">
+        <w:t xml:space="preserve">- - - - - - - - - - - - - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:t>End</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:t>Document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001E2B1E">
+        <w:t xml:space="preserve"> - - - - - - - - - - - - -</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009E5F42" w:rsidRPr="006246EE" w:rsidSect="005F59E2">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1417" w:right="900" w:bottom="1417" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65CDA4C9" w14:textId="77777777" w:rsidR="007D229A" w:rsidRPr="001E2B1E" w:rsidRDefault="007D229A" w:rsidP="008B4212">
+    <w:p w14:paraId="78A75C57" w14:textId="77777777" w:rsidR="00B04C74" w:rsidRPr="001E2B1E" w:rsidRDefault="00B04C74" w:rsidP="008B4212">
       <w:r w:rsidRPr="001E2B1E">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C032D77" w14:textId="77777777" w:rsidR="007D229A" w:rsidRPr="001E2B1E" w:rsidRDefault="007D229A" w:rsidP="008B4212">
+    <w:p w14:paraId="3DFA0727" w14:textId="77777777" w:rsidR="00B04C74" w:rsidRPr="001E2B1E" w:rsidRDefault="00B04C74" w:rsidP="008B4212">
       <w:r w:rsidRPr="001E2B1E">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
@@ -4543,158 +4728,158 @@
     </w:r>
     <w:r w:rsidRPr="001E2B1E">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="001E2B1E">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6A16658A" w14:textId="77777777" w:rsidR="00FB43F1" w:rsidRPr="001E2B1E" w:rsidRDefault="00FB43F1" w:rsidP="008B4212">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="228FF79A" w14:textId="396DC4DC" w:rsidR="00FB43F1" w:rsidRPr="001E2B1E" w:rsidRDefault="00FB43F1" w:rsidP="008B4212">
+  <w:p w14:paraId="228FF79A" w14:textId="4C928C75" w:rsidR="00FB43F1" w:rsidRPr="001E2B1E" w:rsidRDefault="00FB43F1" w:rsidP="008B4212">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001E2B1E">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="001E2B1E">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r w:rsidRPr="001E2B1E">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00F333AD">
+    <w:r w:rsidR="00BF7499">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="001E2B1E">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="081A8E43" w14:textId="5A800725" w:rsidR="00FB43F1" w:rsidRPr="001E2B1E" w:rsidRDefault="00FB43F1" w:rsidP="00175653">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="001E2B1E">
       <w:t>www.cienciaplicada.mx</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2371F2DF" w14:textId="77777777" w:rsidR="007D229A" w:rsidRPr="001E2B1E" w:rsidRDefault="007D229A" w:rsidP="008B4212">
+    <w:p w14:paraId="4F48425D" w14:textId="77777777" w:rsidR="00B04C74" w:rsidRPr="001E2B1E" w:rsidRDefault="00B04C74" w:rsidP="008B4212">
       <w:r w:rsidRPr="001E2B1E">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="587D922A" w14:textId="77777777" w:rsidR="007D229A" w:rsidRPr="001E2B1E" w:rsidRDefault="007D229A" w:rsidP="008B4212">
+    <w:p w14:paraId="45DDAF45" w14:textId="77777777" w:rsidR="00B04C74" w:rsidRPr="001E2B1E" w:rsidRDefault="00B04C74" w:rsidP="008B4212">
       <w:r w:rsidRPr="001E2B1E">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="5FA2B04B" w14:textId="05B4A0F6" w:rsidR="00FB43F1" w:rsidRPr="001E2B1E" w:rsidRDefault="00FB43F1" w:rsidP="00CD6E66">
     <w:pPr>
       <w:spacing w:line="257" w:lineRule="auto"/>
       <w:ind w:left="-426"/>
       <w:rPr>
         <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT"/>
         <w:b/>
         <w:color w:val="5B9BD5"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT"/>
         <w:b/>
         <w:color w:val="5B9BD5"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t xml:space="preserve">Revista </w:t>
     </w:r>
     <w:r w:rsidRPr="001E2B1E">
       <w:rPr>
         <w:rFonts w:ascii="Bodoni MT" w:hAnsi="Bodoni MT"/>
         <w:b/>
         <w:color w:val="5B9BD5"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
       </w:rPr>
       <w:t xml:space="preserve">Ciencia Aplicada </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="08C7E159" w14:textId="08FF4E11" w:rsidR="00FB43F1" w:rsidRPr="008B7C47" w:rsidRDefault="00FB43F1" w:rsidP="00803A2C">
+  <w:p w14:paraId="08C7E159" w14:textId="017570A6" w:rsidR="00FB43F1" w:rsidRPr="008B7C47" w:rsidRDefault="00FB43F1" w:rsidP="00803A2C">
     <w:pPr>
       <w:ind w:left="-426"/>
       <w:rPr>
         <w:i/>
         <w:color w:val="5B9BD5"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001E2B1E">
       <w:rPr>
         <w:i/>
         <w:noProof/>
         <w:color w:val="5B9BD5"/>
         <w:lang w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="340930D2" wp14:editId="534C2C4C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-253588</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>226695</wp:posOffset>
               </wp:positionV>
@@ -4741,79 +4926,88 @@
                               <a:outerShdw dist="28398" dir="3806097" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="1F4D78">
                                   <a:alpha val="50000"/>
                                 </a:srgbClr>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="261CFB69" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+            <v:shapetype w14:anchorId="5DE385C1" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="Conector recto de flecha 30" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-19.95pt;margin-top:17.85pt;width:510.25pt;height:0;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHa4OaNgIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i5hyQQIESEFQTSy3aL&#10;tNsPMLZDojq2ZRsCqvrvHTtAt+2tag7O2ON5M2/eePl06Tg6M21aKYogGcUBYoJI2opjEXx9q8Is&#10;QMZiQTGXghXBlZngafXxw7JXORvLRnLKNAIQYfJeFUFjrcqjyJCGddiMpGICnLXUHbaw1ceIatwD&#10;esejcRzPol5qqrQkzBg43Q7OYOXx65oR+6WuDbOIFwHUZv2q/Xpwa7Ra4vyosWpacisD/0MVHW4F&#10;JH1AbbHF6KTbv6C6lmhpZG1HRHaRrOuWMM8B2CTxH2xeG6yY5wLNMerRJvP/YMnLea9RS4tgAu0R&#10;uAONSlCKWKmRdj9EGao5Iw1GcAX61SuTQ1gp9toxJhfxqp4l+WaQkGWDxZH5ut+uCrASFxH9FuI2&#10;RkHWQ/9ZUriDT1b65l1q3TlIaAu6eI2uD43YxSICh7M0i+ELELn7IpzfA5U29hOTHXJGERircXts&#10;LBAaGCU+DT4/G+vKwvk9wGUVsmo59wPBBeqh9kU8jX2EkbylzuvuGX08lFyjM4aZWqfbSbX2JMHz&#10;/pqWJ0E9WsMw3d1si1s+2JCdC4fH/JgOJcHuYsH058DYj9D3RbzYZbssDdPxbBemMaXhuirTcFYl&#10;8+l2si3LbfJjGGXXpiFoXU3jeTrJwvl8OgnTCYvDTVaV4bpMZrP5blNudkMQFHJP6oVy2gwqHyS9&#10;7vVdQJhA37Pba3Ej/n7vZf71plc/AQAA//8DAFBLAwQUAAYACAAAACEAvjDtpN4AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPTU/DMAyG70j8h8hIXNCW0sFYS9NpQipXxD7uXuM1FY1TNdnW7dcT&#10;xAGOth+9ft5iOdpOnGjwrWMFj9MEBHHtdMuNgu2mmixA+ICssXNMCi7kYVne3hSYa3fmTzqtQyNi&#10;CPscFZgQ+lxKXxuy6KeuJ463gxsshjgOjdQDnmO47WSaJHNpseX4wWBPb4bqr/XRKthcjU4v77vq&#10;IfVP24/DdbfyTaXU/d24egURaAx/MPzoR3Uoo9PeHVl70SmYzLIsogpmzy8gIpAtkjmI/e9CloX8&#10;36D8BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEdrg5o2AgAAGwQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL4w7aTeAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACbBQAAAAA=&#10;" strokecolor="#a4d3fa" strokeweight="1.5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="5B9BD5"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Conocimiento  Multidisciplinario</w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00C74FA3">
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="5B9BD5"/>
       </w:rPr>
+      <w:t>Conocimiento  Multidisciplinario</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidR="00C74FA3">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="5B9BD5"/>
+      </w:rPr>
       <w:t xml:space="preserve"> V26</w:t>
     </w:r>
-    <w:r w:rsidR="00F333AD">
+    <w:r w:rsidR="00D46A3F">
       <w:rPr>
         <w:i/>
         <w:color w:val="5B9BD5"/>
       </w:rPr>
-      <w:t>A5</w:t>
+      <w:t>A8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="5B9BD5"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="5B9BD5"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:color w:val="5B9BD5"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
@@ -4872,50 +5066,163 @@
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7C4EB48C" w14:textId="202988B7" w:rsidR="00FB43F1" w:rsidRPr="001E2B1E" w:rsidRDefault="00FB43F1" w:rsidP="008B4212">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7271492E" w14:textId="77777777" w:rsidR="00FB43F1" w:rsidRPr="001E2B1E" w:rsidRDefault="00FB43F1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08832D24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="045CC03E"/>
+    <w:lvl w:ilvl="0" w:tplc="080A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2422" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3142" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3862" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4582" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5302" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6022" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="080A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6742" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7462" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8182" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FAA31CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BF60B38"/>
     <w:lvl w:ilvl="0" w:tplc="1D2218E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2062" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2782" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
@@ -4960,51 +5267,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6382" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7102" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7822" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F4A0266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B02924C"/>
     <w:lvl w:ilvl="0" w:tplc="D17626F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5050,51 +5357,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6098" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20191B81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="43AEFB9E"/>
     <w:lvl w:ilvl="0" w:tplc="A482A08A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5140,51 +5447,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6098" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="243A7A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECC6E70A"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2150" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5253,51 +5560,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6470" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7190" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24742E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3ADA10B2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1430" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2150" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5339,51 +5646,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5750" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6470" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7190" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FC25759"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC18193A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040A001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5425,51 +5732,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33F62500"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7BEA108"/>
     <w:lvl w:ilvl="0" w:tplc="CF8A69A0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria" w:cstheme="minorBidi" w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5539,51 +5846,51 @@
     <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="431822E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4580AB96"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5652,51 +5959,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4952147E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F54E39F4"/>
     <w:lvl w:ilvl="0" w:tplc="787CAB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
@@ -5741,51 +6048,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6098" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BF070A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7DCC60E2"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2150" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5854,51 +6161,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6470" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7190" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C836612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D28DAB6"/>
     <w:lvl w:ilvl="0" w:tplc="CFBAA8F0">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2138" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria" w:cstheme="minorBidi" w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2858" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5968,51 +6275,51 @@
     <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7178" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7898" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CDB09DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2376E9FE"/>
     <w:lvl w:ilvl="0" w:tplc="080A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
@@ -6057,51 +6364,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F452763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ECEE44E"/>
     <w:lvl w:ilvl="0" w:tplc="AC36288E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2498" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6147,51 +6454,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6098" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6818" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7538" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="707800FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="78863C60"/>
     <w:lvl w:ilvl="0" w:tplc="393AEA20">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="CAReferencias"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2138" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2858" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6234,51 +6541,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6458" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7178" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7898" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76917C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2458CA2C"/>
     <w:lvl w:ilvl="0" w:tplc="080A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6321,154 +6628,161 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-[...23 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B4212"/>
     <w:rsid w:val="00000EB7"/>
     <w:rsid w:val="000021A1"/>
     <w:rsid w:val="000045CB"/>
     <w:rsid w:val="00007FF1"/>
     <w:rsid w:val="00022064"/>
     <w:rsid w:val="0003690E"/>
     <w:rsid w:val="0004313E"/>
     <w:rsid w:val="000512ED"/>
     <w:rsid w:val="000607D3"/>
     <w:rsid w:val="00065449"/>
     <w:rsid w:val="000659E5"/>
     <w:rsid w:val="00066F1D"/>
     <w:rsid w:val="00067210"/>
     <w:rsid w:val="00067C8B"/>
     <w:rsid w:val="00073D34"/>
     <w:rsid w:val="00074FFC"/>
+    <w:rsid w:val="000774EE"/>
     <w:rsid w:val="000835A2"/>
     <w:rsid w:val="00083965"/>
     <w:rsid w:val="00092BC2"/>
     <w:rsid w:val="000A3A84"/>
     <w:rsid w:val="000B4F0D"/>
     <w:rsid w:val="000B60E8"/>
     <w:rsid w:val="000B73FB"/>
     <w:rsid w:val="000C1C55"/>
     <w:rsid w:val="000D333F"/>
     <w:rsid w:val="000E0E20"/>
     <w:rsid w:val="000E6BD7"/>
     <w:rsid w:val="00102747"/>
     <w:rsid w:val="0010660E"/>
     <w:rsid w:val="00120AF9"/>
     <w:rsid w:val="0013110C"/>
+    <w:rsid w:val="00131B9D"/>
     <w:rsid w:val="001347D4"/>
     <w:rsid w:val="00137CBB"/>
     <w:rsid w:val="00144395"/>
     <w:rsid w:val="001579F4"/>
     <w:rsid w:val="00165916"/>
     <w:rsid w:val="00175653"/>
     <w:rsid w:val="00194125"/>
     <w:rsid w:val="001A1053"/>
     <w:rsid w:val="001B342D"/>
     <w:rsid w:val="001C47A4"/>
     <w:rsid w:val="001C51AE"/>
     <w:rsid w:val="001D577C"/>
     <w:rsid w:val="001E2B1E"/>
     <w:rsid w:val="001E6540"/>
     <w:rsid w:val="00204E80"/>
     <w:rsid w:val="00207731"/>
     <w:rsid w:val="00226A8A"/>
     <w:rsid w:val="00234BA8"/>
     <w:rsid w:val="00245DBE"/>
     <w:rsid w:val="00246282"/>
     <w:rsid w:val="0024659C"/>
     <w:rsid w:val="00261269"/>
     <w:rsid w:val="002644B1"/>
     <w:rsid w:val="00272E76"/>
     <w:rsid w:val="002748D0"/>
@@ -6488,323 +6802,352 @@
     <w:rsid w:val="002F4346"/>
     <w:rsid w:val="002F43E3"/>
     <w:rsid w:val="002F7FBF"/>
     <w:rsid w:val="0030508E"/>
     <w:rsid w:val="00322A38"/>
     <w:rsid w:val="0032413C"/>
     <w:rsid w:val="003241CE"/>
     <w:rsid w:val="00326D1F"/>
     <w:rsid w:val="003366FD"/>
     <w:rsid w:val="003415B5"/>
     <w:rsid w:val="003472D7"/>
     <w:rsid w:val="003536DC"/>
     <w:rsid w:val="00367D3D"/>
     <w:rsid w:val="003710CC"/>
     <w:rsid w:val="0037151D"/>
     <w:rsid w:val="00382FF7"/>
     <w:rsid w:val="003852A8"/>
     <w:rsid w:val="00397885"/>
     <w:rsid w:val="003A23F3"/>
     <w:rsid w:val="003A44F2"/>
     <w:rsid w:val="003B0675"/>
     <w:rsid w:val="003B1900"/>
     <w:rsid w:val="003B4617"/>
     <w:rsid w:val="003B4807"/>
     <w:rsid w:val="003C1575"/>
+    <w:rsid w:val="003C1E20"/>
     <w:rsid w:val="003D2907"/>
     <w:rsid w:val="003D434C"/>
     <w:rsid w:val="003E5A75"/>
     <w:rsid w:val="00400CB4"/>
     <w:rsid w:val="004047D6"/>
     <w:rsid w:val="00416C56"/>
+    <w:rsid w:val="004204BB"/>
     <w:rsid w:val="00421841"/>
     <w:rsid w:val="00421D33"/>
     <w:rsid w:val="004224ED"/>
     <w:rsid w:val="0043238F"/>
     <w:rsid w:val="004339D1"/>
     <w:rsid w:val="00440DA0"/>
     <w:rsid w:val="00440F51"/>
     <w:rsid w:val="004526C7"/>
     <w:rsid w:val="0045311B"/>
     <w:rsid w:val="004A2757"/>
     <w:rsid w:val="004C48F7"/>
     <w:rsid w:val="004D46A4"/>
     <w:rsid w:val="004D6ED4"/>
     <w:rsid w:val="004E358B"/>
     <w:rsid w:val="005025C3"/>
     <w:rsid w:val="00503A2B"/>
     <w:rsid w:val="00516116"/>
     <w:rsid w:val="00523863"/>
     <w:rsid w:val="005332A5"/>
     <w:rsid w:val="0053402C"/>
     <w:rsid w:val="00552BA0"/>
     <w:rsid w:val="00552C46"/>
     <w:rsid w:val="00561C93"/>
     <w:rsid w:val="0056293C"/>
     <w:rsid w:val="00566C14"/>
     <w:rsid w:val="00570172"/>
     <w:rsid w:val="00570A51"/>
     <w:rsid w:val="00584072"/>
     <w:rsid w:val="00596ABD"/>
     <w:rsid w:val="005A7951"/>
     <w:rsid w:val="005B6C8C"/>
     <w:rsid w:val="005C37E0"/>
     <w:rsid w:val="005C6320"/>
     <w:rsid w:val="005F276B"/>
     <w:rsid w:val="005F32B1"/>
     <w:rsid w:val="005F59E2"/>
     <w:rsid w:val="00601A8E"/>
     <w:rsid w:val="006076C2"/>
     <w:rsid w:val="006152BA"/>
+    <w:rsid w:val="006246EE"/>
+    <w:rsid w:val="00642BB9"/>
     <w:rsid w:val="00643391"/>
     <w:rsid w:val="00643ACD"/>
     <w:rsid w:val="00651CDD"/>
     <w:rsid w:val="006755C3"/>
     <w:rsid w:val="006755F3"/>
     <w:rsid w:val="00690AED"/>
     <w:rsid w:val="006914E5"/>
     <w:rsid w:val="006A7153"/>
     <w:rsid w:val="006B164F"/>
     <w:rsid w:val="006C4F0F"/>
+    <w:rsid w:val="006C7BF0"/>
     <w:rsid w:val="006E3124"/>
+    <w:rsid w:val="00702FDB"/>
     <w:rsid w:val="00704672"/>
     <w:rsid w:val="00707251"/>
     <w:rsid w:val="00711617"/>
     <w:rsid w:val="0072611C"/>
     <w:rsid w:val="00727C04"/>
     <w:rsid w:val="00730D1C"/>
     <w:rsid w:val="00752519"/>
+    <w:rsid w:val="00753DB9"/>
     <w:rsid w:val="00756CCC"/>
     <w:rsid w:val="00762FFD"/>
+    <w:rsid w:val="007634E2"/>
     <w:rsid w:val="0077020A"/>
     <w:rsid w:val="007708DF"/>
     <w:rsid w:val="00773D59"/>
     <w:rsid w:val="00781B73"/>
     <w:rsid w:val="00781F87"/>
     <w:rsid w:val="00787F10"/>
+    <w:rsid w:val="007A041D"/>
     <w:rsid w:val="007A2B0F"/>
     <w:rsid w:val="007B24D9"/>
     <w:rsid w:val="007C189D"/>
     <w:rsid w:val="007C468D"/>
+    <w:rsid w:val="007C62D9"/>
     <w:rsid w:val="007C788A"/>
     <w:rsid w:val="007D1EBF"/>
     <w:rsid w:val="007D229A"/>
     <w:rsid w:val="007E08F3"/>
     <w:rsid w:val="007E475E"/>
     <w:rsid w:val="007F4603"/>
+    <w:rsid w:val="007F62EB"/>
     <w:rsid w:val="00803A2C"/>
     <w:rsid w:val="00807691"/>
     <w:rsid w:val="00814412"/>
     <w:rsid w:val="00820EC7"/>
     <w:rsid w:val="00831A49"/>
     <w:rsid w:val="00833C0A"/>
     <w:rsid w:val="00851C8B"/>
     <w:rsid w:val="00857561"/>
     <w:rsid w:val="00861F91"/>
     <w:rsid w:val="008646F6"/>
+    <w:rsid w:val="00865268"/>
     <w:rsid w:val="008709A4"/>
     <w:rsid w:val="00870C46"/>
     <w:rsid w:val="00886417"/>
     <w:rsid w:val="008968EA"/>
     <w:rsid w:val="008A2A87"/>
     <w:rsid w:val="008B3987"/>
     <w:rsid w:val="008B4212"/>
     <w:rsid w:val="008C4A93"/>
     <w:rsid w:val="008F041F"/>
+    <w:rsid w:val="008F3C9E"/>
     <w:rsid w:val="00911DD8"/>
     <w:rsid w:val="00912CA2"/>
     <w:rsid w:val="00915B89"/>
     <w:rsid w:val="00922828"/>
     <w:rsid w:val="00933DA7"/>
     <w:rsid w:val="0094194E"/>
+    <w:rsid w:val="009505AB"/>
     <w:rsid w:val="009573C3"/>
     <w:rsid w:val="00960D49"/>
     <w:rsid w:val="009627B8"/>
     <w:rsid w:val="00973B30"/>
     <w:rsid w:val="00974AFA"/>
+    <w:rsid w:val="00977E08"/>
     <w:rsid w:val="0099131B"/>
+    <w:rsid w:val="00991ADB"/>
     <w:rsid w:val="00991C03"/>
+    <w:rsid w:val="0099743B"/>
     <w:rsid w:val="009A0A6D"/>
     <w:rsid w:val="009A355C"/>
     <w:rsid w:val="009A396C"/>
     <w:rsid w:val="009B6754"/>
     <w:rsid w:val="009C5E4C"/>
     <w:rsid w:val="009D0FC5"/>
     <w:rsid w:val="009D445B"/>
     <w:rsid w:val="009E0AF5"/>
     <w:rsid w:val="009E4696"/>
     <w:rsid w:val="009E5F42"/>
     <w:rsid w:val="009F1306"/>
     <w:rsid w:val="009F4557"/>
     <w:rsid w:val="00A14177"/>
     <w:rsid w:val="00A232E0"/>
     <w:rsid w:val="00A2411B"/>
     <w:rsid w:val="00A34E4A"/>
     <w:rsid w:val="00A351A4"/>
     <w:rsid w:val="00A35B49"/>
     <w:rsid w:val="00A409E9"/>
     <w:rsid w:val="00A61165"/>
     <w:rsid w:val="00A622F4"/>
     <w:rsid w:val="00A703DA"/>
     <w:rsid w:val="00A83961"/>
     <w:rsid w:val="00A95CE8"/>
     <w:rsid w:val="00AA19A4"/>
     <w:rsid w:val="00AA352F"/>
     <w:rsid w:val="00AA6022"/>
     <w:rsid w:val="00AD49A2"/>
     <w:rsid w:val="00AD6342"/>
     <w:rsid w:val="00AE5EA7"/>
     <w:rsid w:val="00AF3493"/>
     <w:rsid w:val="00B00456"/>
     <w:rsid w:val="00B03A77"/>
+    <w:rsid w:val="00B04C74"/>
     <w:rsid w:val="00B0542A"/>
     <w:rsid w:val="00B101AA"/>
     <w:rsid w:val="00B108F4"/>
     <w:rsid w:val="00B11C03"/>
     <w:rsid w:val="00B11E12"/>
     <w:rsid w:val="00B14C78"/>
     <w:rsid w:val="00B25A74"/>
     <w:rsid w:val="00B334F8"/>
     <w:rsid w:val="00B47665"/>
     <w:rsid w:val="00B51749"/>
     <w:rsid w:val="00B5278E"/>
     <w:rsid w:val="00B62371"/>
+    <w:rsid w:val="00B65DFC"/>
     <w:rsid w:val="00B66235"/>
     <w:rsid w:val="00B70C1F"/>
     <w:rsid w:val="00B77273"/>
     <w:rsid w:val="00B8583A"/>
     <w:rsid w:val="00B867EC"/>
     <w:rsid w:val="00B9453D"/>
     <w:rsid w:val="00B96026"/>
     <w:rsid w:val="00BA0D0F"/>
     <w:rsid w:val="00BA1BBC"/>
     <w:rsid w:val="00BB7F69"/>
     <w:rsid w:val="00BC27E7"/>
     <w:rsid w:val="00BE627D"/>
     <w:rsid w:val="00BF6848"/>
+    <w:rsid w:val="00BF7499"/>
     <w:rsid w:val="00C158AA"/>
     <w:rsid w:val="00C26E78"/>
     <w:rsid w:val="00C31AC3"/>
     <w:rsid w:val="00C36171"/>
     <w:rsid w:val="00C37D25"/>
     <w:rsid w:val="00C47BB7"/>
     <w:rsid w:val="00C53E39"/>
     <w:rsid w:val="00C64839"/>
+    <w:rsid w:val="00C6647C"/>
     <w:rsid w:val="00C74FA3"/>
     <w:rsid w:val="00C852CB"/>
     <w:rsid w:val="00C86224"/>
     <w:rsid w:val="00C91D42"/>
     <w:rsid w:val="00C9566D"/>
+    <w:rsid w:val="00C97A5E"/>
     <w:rsid w:val="00CB74A9"/>
     <w:rsid w:val="00CC3354"/>
     <w:rsid w:val="00CD3E78"/>
     <w:rsid w:val="00CD5351"/>
     <w:rsid w:val="00CD540A"/>
     <w:rsid w:val="00CD5B70"/>
     <w:rsid w:val="00CD6B58"/>
     <w:rsid w:val="00CD6E66"/>
     <w:rsid w:val="00D00D88"/>
     <w:rsid w:val="00D00FD1"/>
     <w:rsid w:val="00D0209A"/>
     <w:rsid w:val="00D048EC"/>
     <w:rsid w:val="00D05B65"/>
     <w:rsid w:val="00D072EA"/>
     <w:rsid w:val="00D11777"/>
     <w:rsid w:val="00D12E6A"/>
     <w:rsid w:val="00D13B9A"/>
     <w:rsid w:val="00D140E3"/>
     <w:rsid w:val="00D21046"/>
     <w:rsid w:val="00D239AA"/>
     <w:rsid w:val="00D37002"/>
     <w:rsid w:val="00D40397"/>
     <w:rsid w:val="00D40C83"/>
     <w:rsid w:val="00D419BF"/>
+    <w:rsid w:val="00D46A3F"/>
     <w:rsid w:val="00D53AAD"/>
     <w:rsid w:val="00D559FB"/>
     <w:rsid w:val="00D659DA"/>
     <w:rsid w:val="00D673DB"/>
     <w:rsid w:val="00D74656"/>
     <w:rsid w:val="00D77EA1"/>
     <w:rsid w:val="00D85FE1"/>
     <w:rsid w:val="00D878DA"/>
     <w:rsid w:val="00D9250D"/>
+    <w:rsid w:val="00D95A49"/>
     <w:rsid w:val="00DA1F8C"/>
     <w:rsid w:val="00DA23DD"/>
     <w:rsid w:val="00DA3FEB"/>
     <w:rsid w:val="00DB4BDC"/>
+    <w:rsid w:val="00DB51B7"/>
     <w:rsid w:val="00DC72FF"/>
     <w:rsid w:val="00DC7463"/>
     <w:rsid w:val="00DD5801"/>
     <w:rsid w:val="00DF4CB3"/>
     <w:rsid w:val="00DF7EFE"/>
     <w:rsid w:val="00E00B80"/>
     <w:rsid w:val="00E074E9"/>
     <w:rsid w:val="00E12764"/>
     <w:rsid w:val="00E175D6"/>
     <w:rsid w:val="00E2065A"/>
     <w:rsid w:val="00E23A76"/>
     <w:rsid w:val="00E3416E"/>
     <w:rsid w:val="00E43D26"/>
     <w:rsid w:val="00E47459"/>
     <w:rsid w:val="00E529B0"/>
     <w:rsid w:val="00E52F10"/>
     <w:rsid w:val="00E57199"/>
     <w:rsid w:val="00E72E33"/>
     <w:rsid w:val="00EA0EBD"/>
+    <w:rsid w:val="00EA2E06"/>
     <w:rsid w:val="00EA3E5F"/>
     <w:rsid w:val="00EA5376"/>
     <w:rsid w:val="00EB04B3"/>
     <w:rsid w:val="00EB1BFE"/>
     <w:rsid w:val="00EB582D"/>
     <w:rsid w:val="00EC3250"/>
     <w:rsid w:val="00EC76C7"/>
     <w:rsid w:val="00ED159E"/>
     <w:rsid w:val="00ED5662"/>
     <w:rsid w:val="00EE7906"/>
     <w:rsid w:val="00EF601F"/>
+    <w:rsid w:val="00F038A9"/>
     <w:rsid w:val="00F055FC"/>
     <w:rsid w:val="00F0633C"/>
     <w:rsid w:val="00F25E2E"/>
     <w:rsid w:val="00F333AD"/>
     <w:rsid w:val="00F632F1"/>
     <w:rsid w:val="00F63526"/>
     <w:rsid w:val="00F66F26"/>
     <w:rsid w:val="00F701FB"/>
     <w:rsid w:val="00F71888"/>
+    <w:rsid w:val="00F75152"/>
     <w:rsid w:val="00F762DE"/>
     <w:rsid w:val="00F8004E"/>
     <w:rsid w:val="00F83701"/>
     <w:rsid w:val="00F87965"/>
     <w:rsid w:val="00FA1FFF"/>
     <w:rsid w:val="00FA6066"/>
     <w:rsid w:val="00FA7136"/>
     <w:rsid w:val="00FB1906"/>
     <w:rsid w:val="00FB347F"/>
     <w:rsid w:val="00FB43F1"/>
     <w:rsid w:val="00FC70BD"/>
     <w:rsid w:val="00FD052D"/>
     <w:rsid w:val="00FE386B"/>
+    <w:rsid w:val="00FE49E3"/>
     <w:rsid w:val="00FF1C47"/>
     <w:rsid w:val="00FF62B9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -8545,50 +8888,63 @@
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
               <w:divsChild>
                 <w:div w:id="771170199">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="103890519">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="222520443">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="868955361">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -8962,82 +9318,82 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4977B5A-8FDE-4DA1-BFE8-9A7E6AF428FC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13A0FA47-601F-4788-9D82-F6D35AF9030B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>9748</Characters>
+  <Pages>7</Pages>
+  <Words>1596</Words>
+  <Characters>8779</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>81</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11498</CharactersWithSpaces>
+  <CharactersWithSpaces>10355</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jose Antonio Muñoz Gomez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>